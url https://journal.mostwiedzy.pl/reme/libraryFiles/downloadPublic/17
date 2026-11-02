--- v0 (2025-12-04)
+++ v1 (2026-11-02)
@@ -632,73 +632,51 @@
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Paper type: </w:t>
       </w:r>
       <w:r w:rsidR="003B2F27" w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10, </w:t>
-[...21 lines deleted...]
-        <w:t>left aligned)</w:t>
+        <w:t>(Arial 10, italicised, left aligned)</w:t>
       </w:r>
       <w:r w:rsidR="003B2F27" w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005303E9" w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>e.g</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
@@ -978,95 +956,59 @@
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Citations</w:t>
       </w:r>
       <w:r w:rsidR="0050119F" w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> are used in the text</w:t>
       </w:r>
       <w:r w:rsidR="00336C2A" w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>, e.g. (Anderson, 2009); (Prusak &amp; Potrykus, 1999); (Prusak et al. 2004) or Anderson (2009) presents…</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Prusak and Potrykus present (1999), Prus</w:t>
+        <w:t>, e.g. (Anderson, 2009); (Prusak &amp; Potrykus, 1999); (Prusak et al. 2004) or Anderson (2009) presents…… ; Prusak and Potrykus present (1999), Prus</w:t>
       </w:r>
       <w:r w:rsidR="0093337E" w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>ak et al. present (2004). If necessary, please add page number/s after the year, e.g. (Anderson, 2009, p. 9); (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Potrykus, 1999, pp. 34-36). </w:t>
+        <w:t xml:space="preserve">ak et al. present (2004). If necessary, please add page number/s after the year, e.g. (Anderson, 2009, p. 9); (Prusak &amp; Potrykus, 1999, pp. 34-36). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2941F259" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00327ED9" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FB0D0F" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00CC1F31" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
@@ -1364,114 +1306,68 @@
     <w:p w14:paraId="1D10F546" w14:textId="52AEB011" w:rsidR="00336C2A" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Source</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>: e.g. own study or own study based on (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>: e.g. own study or own study based on (Prusak, 2005)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Prusak, 2005</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>Prusak</w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="43D53226" w14:textId="77777777" w:rsidR="0076062A" w:rsidRPr="00CC1F31" w:rsidRDefault="0076062A" w:rsidP="00336C2A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E9E4CA8" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00CC1F31" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1560,180 +1456,93 @@
     <w:p w14:paraId="472BAEFF" w14:textId="64F1A4B5" w:rsidR="00336C2A" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Source</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">: e.g. </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="71E54D84" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00CC1F31" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
+        <w:t>: e.g. Prusak &amp; Potrykus, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DFBE87" w14:textId="77777777" w:rsidR="00AD7378" w:rsidRPr="00795771" w:rsidRDefault="00AD7378" w:rsidP="00336C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...86 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E54D84" w14:textId="2153548F" w:rsidR="00336C2A" w:rsidRPr="00AD7378" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Subtitle 2, e.g. Literature Review</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="281324DA" w14:textId="01798495" w:rsidR="00DF501D" w:rsidRPr="00CC1F31" w:rsidRDefault="00DF501D" w:rsidP="00D57FAB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Text </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC1F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
@@ -1920,336 +1729,576 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00336C2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00336C2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472D0322" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00336C2A" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
+    <w:p w14:paraId="4F1A6865" w14:textId="77777777" w:rsidR="00F749FA" w:rsidRPr="007C6F12" w:rsidRDefault="001B3C08" w:rsidP="00F749FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="24DE1CE6" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00327ED9" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Data Availability Statement (obligatory)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF58FA" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7707C" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:r w:rsidR="004C06F9" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>uthors may use and adapt one of the statements</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7707C" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available on the following website</w:t>
+      </w:r>
+      <w:r w:rsidR="004C06F9" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7707C" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00F7707C" w:rsidRPr="007C6F12">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://journal.mostwiedzy.pl/reme/oapolicy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F7707C" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F84A9E" w14:textId="6ECC38B7" w:rsidR="00AD7378" w:rsidRPr="007C6F12" w:rsidRDefault="003073F3" w:rsidP="0018216D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00327ED9">
-[...11 lines deleted...]
-    <w:p w14:paraId="78076C75" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00336C2A" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
+      <w:r w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Declaration of generative AI and AI-assisted technologies (obligatory)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F749FA" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F749FA" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F749FA" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please specify which AI tools were used in preparing the paper and how they were used</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7378" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00795771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00795771" w:rsidRPr="00795771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Otherwise, please state that no AI tools were used in preparing the paper.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7378" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F619F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00AD7378" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artificial Intelligence (AI) Policy: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00AD7378" w:rsidRPr="007C6F12">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://journal.mostwiedzy.pl/reme/aipolicy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AD7378" w:rsidRPr="007C6F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472D0322" w14:textId="47398D8E" w:rsidR="00336C2A" w:rsidRPr="00AD7378" w:rsidRDefault="00336C2A" w:rsidP="0018216D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00336C2A">
+      <w:r w:rsidRPr="00AD7378">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>Acknowledgments</w:t>
+        <w:t>Supplementary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00336C2A">
+      <w:r w:rsidRPr="00AD7378">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Financial </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="4FD8BA97" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00336C2A" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
+        <w:t xml:space="preserve"> Materials:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DE1CE6" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00327ED9" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="487B16E2" w14:textId="6FA88122" w:rsidR="00336C2A" w:rsidRPr="0076062A" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00327ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Contribution of author/co-authors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78076C75" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00336C2A" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00336C2A">
-[...44 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00336C2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00336C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Financial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00336C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Disclosure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00336C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD8BA97" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00336C2A" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00336C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Conflicts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00336C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00336C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00336C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487B16E2" w14:textId="6FA88122" w:rsidR="00336C2A" w:rsidRPr="0076062A" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Copyright and License:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3529C8C0" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00336C2A" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00336C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1F072FC4" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00327ED9" w:rsidRDefault="00336C2A" w:rsidP="004A58B4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">References should be prepared in accordance with the following: APA Manual 7th Edition </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00327ED9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
           </w:rPr>
           <w:t>https://pitt.libguides.com/citationhelp/apa7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2344,52 +2393,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Damodaran, A. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>The little book of valuation</w:t>
       </w:r>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>. Wiley.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6E904D4F" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00327ED9" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Edited book:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F2BEF8" w14:textId="0A95097E" w:rsidR="00336C2A" w:rsidRPr="00327ED9" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
@@ -2563,51 +2610,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Prusak B. (2019). Review of Research into Enterprise Bankruptcy Prediction in Selected Central and Eastern European Countries. </w:t>
       </w:r>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Financial Studies, </w:t>
       </w:r>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">6(3), 17-34. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00327ED9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
           </w:rPr>
           <w:t>10.3390/ijfs6030060</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738CA5CD" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00327ED9" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
@@ -2645,51 +2692,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalen, H.P., Henkens, K., &amp; Schippers, J. (2009). Dealing with older workers in Europe: a comparative survey of employers' attitudes and actions. </w:t>
       </w:r>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Journal of European Social Policy,</w:t>
       </w:r>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19, 47-60. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00327ED9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
           </w:rPr>
           <w:t>10.1177/0958928708098523</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F863B65" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRPr="00327ED9" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
@@ -2771,51 +2818,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t> Website or web page:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B49E6C4" w14:textId="42B6D0C2" w:rsidR="00336C2A" w:rsidRPr="00327ED9" w:rsidRDefault="00336C2A" w:rsidP="00336C2A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>The BBC (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00327ED9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
           </w:rPr>
           <w:t>https://www.bbc.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C53F1B" w14:textId="348CE13C" w:rsidR="003D0A1D" w:rsidRPr="004C7CC2" w:rsidRDefault="00336C2A" w:rsidP="004C7CC2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
@@ -2851,51 +2898,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F739BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Accessed at: </w:t>
       </w:r>
       <w:r w:rsidRPr="00327ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F739BB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
           </w:rPr>
           <w:t>https://review.chicagobooth.edu/economics/2016/video/are-markets-efficient</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F739BB" w:rsidRPr="00F739BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dat</w:t>
       </w:r>
       <w:r w:rsidR="0099582A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3523,118 +3570,130 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00336C2A"/>
     <w:rsid w:val="000A5A72"/>
     <w:rsid w:val="000B1D5C"/>
+    <w:rsid w:val="001B3C08"/>
     <w:rsid w:val="001B6576"/>
     <w:rsid w:val="00207CFF"/>
     <w:rsid w:val="002E61B9"/>
+    <w:rsid w:val="003073F3"/>
     <w:rsid w:val="00327ED9"/>
     <w:rsid w:val="00336C2A"/>
     <w:rsid w:val="00365AF2"/>
     <w:rsid w:val="003B2F27"/>
     <w:rsid w:val="003C50F6"/>
+    <w:rsid w:val="003F619F"/>
     <w:rsid w:val="004A58B4"/>
+    <w:rsid w:val="004C06F9"/>
     <w:rsid w:val="004C7CC2"/>
     <w:rsid w:val="0050119F"/>
     <w:rsid w:val="005303E9"/>
     <w:rsid w:val="00556BC5"/>
     <w:rsid w:val="005D00BA"/>
+    <w:rsid w:val="005F3606"/>
     <w:rsid w:val="00621D82"/>
     <w:rsid w:val="00644BFC"/>
     <w:rsid w:val="006B2939"/>
     <w:rsid w:val="00702424"/>
     <w:rsid w:val="00724DD3"/>
     <w:rsid w:val="0076062A"/>
     <w:rsid w:val="00785B03"/>
     <w:rsid w:val="00791D45"/>
+    <w:rsid w:val="00795771"/>
     <w:rsid w:val="007B5D98"/>
+    <w:rsid w:val="007C6F12"/>
     <w:rsid w:val="00825732"/>
     <w:rsid w:val="00827EA1"/>
     <w:rsid w:val="008655F0"/>
     <w:rsid w:val="008A3C4B"/>
     <w:rsid w:val="00911CEB"/>
     <w:rsid w:val="0093337E"/>
     <w:rsid w:val="00953E54"/>
     <w:rsid w:val="0099582A"/>
     <w:rsid w:val="009F397C"/>
+    <w:rsid w:val="00AD7378"/>
     <w:rsid w:val="00BC5774"/>
+    <w:rsid w:val="00BC6554"/>
     <w:rsid w:val="00C4665F"/>
     <w:rsid w:val="00C63FBD"/>
     <w:rsid w:val="00CB67E5"/>
     <w:rsid w:val="00CC1F31"/>
     <w:rsid w:val="00CD282E"/>
     <w:rsid w:val="00CE403D"/>
     <w:rsid w:val="00D57FAB"/>
     <w:rsid w:val="00D91ED7"/>
     <w:rsid w:val="00DB76E3"/>
     <w:rsid w:val="00DE54B7"/>
     <w:rsid w:val="00DF31BE"/>
     <w:rsid w:val="00DF501D"/>
     <w:rsid w:val="00E310B4"/>
     <w:rsid w:val="00E35FD9"/>
     <w:rsid w:val="00E42C6D"/>
     <w:rsid w:val="00F42E2F"/>
     <w:rsid w:val="00F739BB"/>
     <w:rsid w:val="00F73B19"/>
+    <w:rsid w:val="00F749FA"/>
+    <w:rsid w:val="00F7707C"/>
+    <w:rsid w:val="00FF58FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0A5C928A"/>
@@ -4148,96 +4207,146 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Pogrubienie">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00336C2A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00336C2A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Uwydatnienie">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00336C2A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F7707C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
+    <w:div w:id="1507866856">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1599411826">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1725368831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2089620175">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aeaweb.org/jel/guide/jel.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177%2F0958928708098523" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijfs6030060" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pitt.libguides.com/citationhelp/apa7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://review.chicagobooth.edu/economics/2016/video/are-markets-efficient" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aeaweb.org/jel/guide/jel.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijfs6030060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pitt.libguides.com/citationhelp/apa7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://review.chicagobooth.edu/economics/2016/video/are-markets-efficient" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.mostwiedzy.pl/reme/aipolicy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.mostwiedzy.pl/reme/oapolicy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177%2F0958928708098523" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4710,123 +4819,118 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9EB8260-D518-46F2-A338-0601E31A34B6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24936025-0DB1-4CD8-B5E4-89C36263D029}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{681A2D54-3330-448E-8BE1-9A9929FEABB4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8d3ba156-73d2-484d-ad1d-7b6344a28b43"/>
     <ds:schemaRef ds:uri="6f94e7d6-9dba-4db4-9483-d271defbd14d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>729</Words>
-  <Characters>4380</Characters>
+  <Words>816</Words>
+  <Characters>4902</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5099</CharactersWithSpaces>
+  <CharactersWithSpaces>5707</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>pawel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F02D4A67B4BD7B4FAB22AB836E436B1F</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
+    <vt:lpwstr>285979c4eadaa3f5f3e45b8891757a3e0bff52073ae7d4a4fdd2682a935b63cc</vt:lpwstr>
+  </property>
 </Properties>
 </file>